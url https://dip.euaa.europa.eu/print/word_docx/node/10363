--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,103 +21,114 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Draft law on legal information and assistance in detention and waiting zones zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">draft law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> aims to end the provision of legal information and assistance to foreign nationals in detention centres through CSOs and have instead the French Office for Immigration and Integration taking over the task. The role of lawyers will be increased for the legal assistance aspect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Senate adopted the draft law, with amendments, at first reading on 12 May 2025 but has postponed the entry into force of this new measure until 1 January 2026 and, for Mayotte, until 1 April 2027, when the contracts between the State and the CSOs expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed draft law still needs to be examined by the National Assembly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Legal and Administrative Information | Direction de l’information légale et administrative (12 May, 2025), Proposition de loi relative à l'information et l'assistance juridiques en rétention administrative et en zone d'attente [Law proposal on information provision and legal assistance in detention and waiting zones],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.vie-publique.fr/loi/298565-etrangers-en-retention-assistance-juridique-ofii-proposition-de-loi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.05.2025</w:t>
       </w:r>
     </w:p>
@@ -151,52 +162,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +260,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +396,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ADC6B699"/>
+    <w:nsid w:val="856A782B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,51 +669,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/draft-law-legal-information-and-assistance-detention-and-waiting-zones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/dossierlegislatif/JORFDOLE000051585136/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/298565-etrangers-en-retention-assistance-juridique-ofii-proposition-de-loi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/draft-law-legal-information-and-assistance-detention-and-waiting-zones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/dossierlegislatif/JORFDOLE000051585136/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/298565-etrangers-en-retention-assistance-juridique-ofii-proposition-de-loi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>