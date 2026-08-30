--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -13,125 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Draft law on legal information and assistance in detention and waiting zones zzzzzz</w:t>
+          <w:t xml:space="preserve">Draft law on legal information and assistance in detention and waiting zones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">draft law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> aims to end the provision of legal information and assistance to foreign nationals in detention centres through CSOs and have instead the French Office for Immigration and Integration taking over the task. The role of lawyers will be increased for the legal assistance aspect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Senate adopted the draft law, with amendments, at first reading on 12 May 2025 but has postponed the entry into force of this new measure until 1 January 2026 and, for Mayotte, until 1 April 2027, when the contracts between the State and the CSOs expire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed draft law still needs to be examined by the National Assembly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Legal and Administrative Information | Direction de l’information légale et administrative (12 May, 2025), Proposition de loi relative à l'information et l'assistance juridiques en rétention administrative et en zone d'attente [Law proposal on information provision and legal assistance in detention and waiting zones],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.vie-publique.fr/loi/298565-etrangers-en-retention-assistance-juridique-ofii-proposition-de-loi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 30-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="856A782B"/>
+    <w:nsid w:val="E9D331B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -673,51 +710,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/draft-law-legal-information-and-assistance-detention-and-waiting-zones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/dossierlegislatif/JORFDOLE000051585136/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/loi/298565-etrangers-en-retention-assistance-juridique-ofii-proposition-de-loi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>