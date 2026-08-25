--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNICEF Cesty – Pathways project to support refugee and migrant children zzzzzz</w:t>
+          <w:t xml:space="preserve">UNICEF Cesty – Pathways project to support refugee and migrant children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between May and October 2025 the Association for Integration and Migration implemented the UNICEF Cesty -Pathways program, financed by UNICEF. The aim of the project is to provide support to refugee and migrant children and youth and promote their safe work integration, ensure youth empowerment and corporate accountability, while contributing to the sustainability of services within national frameworks for their long-term development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Integration and Migration | Sdružení pro integraci a migraci (14 May, 2025), [UNICEF Cesty – Pathways],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migrace.com/en/projekt/unicef-cesty-pathways/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EC0C6A0"/>
+    <w:nsid w:val="DAA41899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/unicef-cesty-pathways-project-support-refugee-and-migrant-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrace.com/en/projekt/unicef-cesty-pathways/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>