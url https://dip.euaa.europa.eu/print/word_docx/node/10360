--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -242,51 +242,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +378,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F6FA966"/>
+    <w:nsid w:val="CE143901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>