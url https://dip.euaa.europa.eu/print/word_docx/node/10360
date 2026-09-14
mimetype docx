--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">GCR reports: Criminal prosecution for felonies against 17 members of the Hellenic Coast Guard zzzzzz</w:t>
+          <w:t xml:space="preserve">GCR reports: Criminal prosecution for felonies against 17 members of the Hellenic Coast Guard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">According to the Greek Council of Refugees, the lawyers representing the survivors and victims of the shipwreck of the fishing vessel “Adriana”, which occurred west off Pylos on 14 June 2023, have been informed of the completion of the preliminary investigation conducted by the competent Deputy Prosecutor of the Piraeus Naval Court, and the criminal prosecution and referral to main investigation on felony charges against 17 members of the Hellenic Coast Guard, including senior officers of its leadership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information on the criminal prosecution and the related felonies it focuses on is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (16 May, 2025), [Shipwreck off Pylos: Criminal prosecution for felonies against 17 members of the Hellenic Coast Guard, including senior officers of its leadership],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/nayagio-tis-pyloy-askisi-poinikis-dioxis-gia-kakoyrgimata-se-17-meli-toy-limenikoy-somatos-metaxy-ton-opoion-kai-anoteroi-axiomatikoi-tis-igesias-toy/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE143901"/>
+    <w:nsid w:val="62389358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-reports-criminal-prosecution-felonies-against-17-members-hellenic-coast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/nayagio-tis-pyloy-askisi-poinikis-dioxis-gia-kakoyrgimata-se-17-meli-toy-limenikoy-somatos-metaxy-ton-opoion-kai-anoteroi-axiomatikoi-tis-igesias-toy/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-reports-criminal-prosecution-felonies-against-17-members-hellenic-coast" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/nayagio-tis-pyloy-askisi-poinikis-dioxis-gia-kakoyrgimata-se-17-meli-toy-limenikoy-somatos-metaxy-ton-opoion-kai-anoteroi-axiomatikoi-tis-igesias-toy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>