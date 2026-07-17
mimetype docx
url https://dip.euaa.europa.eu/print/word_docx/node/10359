--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -244,51 +244,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -380,51 +380,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D614A1DE"/>
+    <w:nsid w:val="1CDC875D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>