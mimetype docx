--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Lithuania appeals before the International Court of Justice against Belarus for trafficking of migrants zzzzzz</w:t>
+          <w:t xml:space="preserve">Lithuania appeals before the International Court of Justice against Belarus for trafficking of migrants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The complex legal process coordinated by the Ministry of Justice, which began in 2022 and in which the Ministry of the Interior, the State Border Guard Service, and the Migration Department actively participated, has reached an important milestone - Lithuania officially appealed to the International Court of Justice against Belarus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This lawsuit seeks to hold the Belarusian regime accountable for organizing large-scale illegal migration, which posed a threat to human lives and violated international obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The case concerns violations of the United Nations Protocol against the Smuggling of Migrants by Land, Sea and Air.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The main demands raised in Lithuania's lawsuit are to recognize Belarus' responsibility for violations of international law and to compensate for the financial and reputational damage caused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Interior | Lietuvos Respublikos vidaus reikalų ministerija (19 May, 2025), Lietuva padavė Baltarusiją į Tarptautinį Teisingumo Teismą už organizuotą, plataus masto ir neteisėtą migrantų gabenimą [Lithuania has taken Belarus to the International Court of Justice for organized, large-scale and illegal trafficking of migrants, 19 May 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://vrm.lrv.lt/lt/naujienos/lietuva-padave-baltarusija-i-tarptautini-teisingumo-teisma/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Second instance determination, Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1CDC875D"/>
+    <w:nsid w:val="A6BAA1F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-appeals-international-court-justice-against-belarus-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/lietuva-padave-baltarusija-i-tarptautini-teisingumo-teisma/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/lithuania-appeals-international-court-justice-against-belarus-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.lrv.lt/lt/naujienos/lietuva-padave-baltarusija-i-tarptautini-teisingumo-teisma/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>