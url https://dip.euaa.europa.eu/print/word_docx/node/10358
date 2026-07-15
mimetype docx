--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,111 +7,447 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Iceland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Resettlement and humanitarian admission - Iceland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10326" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10327" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10328" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10329" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10331" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Programmes currently in place</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10332" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National quotas on resettlement and humanitarian admission</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10334" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National commitments for resettlement, humanitarian admission and emergency quota</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10335" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural and practical arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10337" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10340" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Type of protection granted and residence permit issued after the admission procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10341" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Pre-departure assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10342" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Travel arrangements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10343" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Arrival and reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10344" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10346" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10348" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10351" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10352" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes related to state-led resettlement programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10354" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to civil society-led humanitarian admission programmes</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-10356" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission - Iceland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland is not bound by the Union Resettlement and Humanitarian Admission Framework Regulation (URF). A similar national legal framework applies. Currently, Iceland </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">has paused</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the resettlement programme in cooperation with UNHCR until further notice. However, the information in this section describes all aspects of the national resettlement and humanitarian admissions policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15/03/2025: Foreign Nationals Act (Article 43. Entry of groups of refugees at the invitation of the authorities.) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lög um útlendinga</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (43. gr. Koma hópa flóttafólks í boði stjórnvalda.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -138,518 +474,518 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authorities responsible for establishing resettlement and humanitarian admission policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The annual quota of refugees is suggested to the government by the Ministry of Social Affairs and Housing and the Ministry for Foreign Affairs, following a proposal by the Icelandic Refugee Committee and a cost estimate proposal. The Icelandic Refugee Committee is comprised of members from: the Ministry of Justice (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dómsmálaráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) the Ministry of Social Affairs and Housing (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félags- og húsnæðismálaráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">), the Ministry of Foreign Affairs (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utanríkisráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">) and three observers from the Directorate of Immigration, the Icelandic Red Cross and the Association of Icelandic Local Authorities. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Identification and referral of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selection of refugees for a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Icelandic Refugee Committee is comprised of members of:</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    the Ministry of Justice | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dómsmálaráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    The Ministry of Social Affairs and Housing | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félags- og húsnæðismálaráðuneytið </w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    the Ministry of Foreign Affairs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utanríkisráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">and the following observers from: </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    The Directorate of Immigration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Útlendingastofnun </w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    The Icelandic Red Cross | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rauði krossinn á Íslandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">•    The Association of Icelandic Local Authorities. </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pre-departure assistance a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(IOM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Travel arrangements a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Organization for Migration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IOM)  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">United Nations High Commissioner for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (UNHCR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2994" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arrival and reception a) resettlement programmes b) humanitarian admission programmes c) community sponsorship programmes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6078" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Icelandic Refugee Committee, comprised of members of:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the Ministry of Justice | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dómsmálaráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Ministry of Social Affairs and Housing | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félags- og húsnæðismálaráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">the Ministry of Foreign Affairs | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utanríkisráðuneytið</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Municipalities and local authorities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="6"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Icelandic Red Cross | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rauði krossinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programmes currently in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until 2022, Iceland implemented the following programme:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National resettlement programme is based on an annual quota decided by the government.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Humanitarian admission programme for Afghan nationals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently the  resettlement and humanitarian admissions programme with UNHCR is suspended.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1082,51 +1418,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception and integration of refugees is coordinated by the Ministry of Social Affairs and Labour in cooperation with the Icelandic Red Cross and the municipality where the refugees will be resettled. An agreement is made between the Ministry of Social Affairs and Labour and the Red Cross regarding preparation and assistance during the first year for the refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Another agreement is made between the Ministry of Social Affairs and Labour and the local authority chosen for the reception of the refugees. The local authorities organise a comprehensive programme for 1 year, in cooperation with the Red Cross and the Refugee Committee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When the age and number of refugees to be received is known, the Refugee Committee informs the Ministry of Education, Science and Culture of the age and number of young people who will attend upper secondary school in the first year of residence with the aim of ensuring them suitable study opportunities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed rules on the reception of and assistance to resettled refugees are laid out in the  Refugee Committee Guidelines on the Reception and Assistance of Refugee Groups (2014) [ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Leiðbeinandi reglur fyrir sveitarfélög um móttökuþjónustu og aðstoð við félagslega þátttöku flóttafólks. (2014)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rights and entitlements: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Social Service office in each municipality receiving resettled refugees provides a case worker who assists the person in taking an active part in the labour market or to seek further education. </w:t>
       </w:r>
@@ -1138,51 +1474,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Timeframe:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Average processing time is approximately 3 months between the date a decision is issued by the Icelandic authorities and the arrival of the refugees. However, the Icelandic authorities are making effort to process entry visas as fast as possible. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration support to resettled and admitted refugees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to information published by Ministry of Social Affairs and Housing, local authorities </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">organise</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a comprehensive programme for the refugees for 1 year, in cooperation with the Red Cross and the Refugee Committee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement programmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1241,52 +1577,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Iceland does not implement community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Community sponsorship schemes linked to other complementary pathways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Currently Iceland does not implement community sponsorship programmes.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId20"/>
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1339,51 +1675,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Resettlement and humanitarian admission - Iceland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1487,51 +1823,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C345705C"/>
+    <w:nsid w:val="525F6BFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1635,51 +1971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B0A9ECCA"/>
+    <w:nsid w:val="05052B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1783,51 +2119,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A4240F8"/>
+    <w:nsid w:val="13322B26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="F93DDFDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1938,50 +2422,53 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2062,51 +2549,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/media/bi-annual-fact-sheet-2024-09-iceland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/155/2016080.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/raduneyti/domsmalaraduneytid/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/raduneyti/felags-og-husnaedismalaraduneytid/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/raduneyti/utanrikisraduneytid/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/iceland.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raudikrossinn.is/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eea.iom.int/iceland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raudikrossinn.is/english" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2022/05/16/Island-tekur-serstaklega-a-moti-fjolskyldum-ungra-afganskra-flottamanna-ahersla-a-einstaedar-maedur/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/media/velferdarraduneyti-media/media/rit-og-skyrslur-2014/leidb.reglur.LOK.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.is/topics/foreign-nationals/quota-refugees-in-iceland-from-1956/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10326" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10327" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10331" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10335" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10342" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10346" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10351" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-10356" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/media/bi-annual-fact-sheet-2024-09-iceland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.althingi.is/lagas/155/2016080.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/raduneyti/domsmalaraduneytid/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/raduneyti/felags-og-husnaedismalaraduneytid/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/raduneyti/utanrikisraduneytid/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/iceland.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raudikrossinn.is/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eea.iom.int/iceland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raudikrossinn.is/english" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2022/05/16/Island-tekur-serstaklega-a-moti-fjolskyldum-ungra-afganskra-flottamanna-ahersla-a-einstaedar-maedur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/media/velferdarraduneyti-media/media/rit-og-skyrslur-2014/leidb.reglur.LOK.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.is/topics/foreign-nationals/quota-refugees-in-iceland-from-1956/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>