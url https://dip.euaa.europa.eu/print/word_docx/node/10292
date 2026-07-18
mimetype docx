--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -242,51 +242,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +378,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E41F16A0"/>
+    <w:nsid w:val="EEC3CFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>