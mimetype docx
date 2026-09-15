--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Croatian Law Centre's 2024 National Asylum Report presented during the Second Asylum Coordination Meeting zzzzzz</w:t>
+          <w:t xml:space="preserve">Croatian Law Centre's 2024 National Asylum Report presented during the Second Asylum Coordination Meeting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 27 May 2025 various stakeholders involved in the asylum system met at the Croatian Red Cross premises to discuss key statistical data and an overview of developments. Croatian Law Centre legal experts presented its </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2024 National Asylum Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior discussed its national implementation plan for the Pact on Migration and Asylum, which includes increasing the Ministry’s staff and expanding the capacity of the facility in Dugi Dol, planned to be used for conducting in-depth checks and border asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatian Law Centre | Hrvatski Pravni Centar (28 May, 2025), [Overview of the International and Temporary Protection System in 2024 and National Implementation of the Migration and Asylum Pact – Second Asylum Coordination Meeting Held],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hpc.hr/en/2025/05/28/overview-of-the-international-and-temporary-protection-system-in-2024-and-national-implementation-of-the-migration-and-asylum-pact-second-asylum-coordination-meeting-held/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EEC3CFA4"/>
+    <w:nsid w:val="B72FBB01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centres-2024-national-asylum-report-presented-during-second" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2025/05/28/national-asylum-report-2024/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2025/05/28/overview-of-the-international-and-temporary-protection-system-in-2024-and-national-implementation-of-the-migration-and-asylum-pact-second-asylum-coordination-meeting-held/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-law-centres-2024-national-asylum-report-presented-during-second" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2025/05/28/national-asylum-report-2024/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hpc.hr/en/2025/05/28/overview-of-the-international-and-temporary-protection-system-in-2024-and-national-implementation-of-the-migration-and-asylum-pact-second-asylum-coordination-meeting-held/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>