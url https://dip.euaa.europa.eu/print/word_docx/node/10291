--- v0 (2026-06-16)
+++ v1 (2026-08-26)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech Minister of Interior visits Ireland and discusses migration, security and strengthening cooperation zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2025, the Czech Interior Minister visited Ireland to hold talks with key Irish political leaders to strengthen cooperation in the areas of security, migration, and the European agenda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main point of the agenda was the meeting with the Irish Minister for Justice, Home Affairs and Migration Jim O'Callaghan. The topic was the current EU security agenda, including the protection of external borders, the fight against hybrid threats and the prevention of crime and illegal migration. According to Minister Rakušan, the Czech Republic has long supported a comprehensive approach to security and emphasizes cooperation with European agencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During a meeting with the Deputy Speaker of the House of Commons of the Irish Parliament, John McGuinness, both politicians confirmed their interest in further deepening relations and more intensive cooperation in the areas of security and migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +77,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (29 May, 2025), V Ministr vnitra Vít Rakušan jednal v Irsku o migraci, bezpečnosti a posilování spolupráce mezi oběma státy [Minister of the Interior Vít Rakušan discussed migration, security and strengthening cooperation between the two states in Ireland],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-vnitra-vit-rakusan-jednal-v-irsku-o-migraci-bezpecnosti-a-posilovani-spoluprace-mezi-obema-staty.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69F49A0F"/>
+    <w:nsid w:val="D444E851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-minister-interior-visits-ireland-and-discusses-migration-security-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-vit-rakusan-jednal-v-irsku-o-migraci-bezpecnosti-a-posilovani-spoluprace-mezi-obema-staty.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-vnitra-vit-rakusan-jednal-v-irsku-o-migraci-bezpecnosti-a-posilovani-spoluprace-mezi-obema-staty.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>