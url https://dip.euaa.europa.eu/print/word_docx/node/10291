--- v1 (2026-08-26)
+++ v2 (2026-08-26)
@@ -420,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D444E851"/>
+    <w:nsid w:val="204C14B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>