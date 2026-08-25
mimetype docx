--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech and German Ministers of Interior discuss border controls and irregular migration zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech and German Ministers of Interior discuss border controls and irregular migration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2025, the Czech Interior Minister Vít Rakušan welcomed his German counterpart Alexander Dobrindt to Prague. The main topic of the bilateral meeting was controls at common borders in connection with irregular migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vít Rakušan expressed his understanding for German measures aimed at limiting irregular migration, but at the same time strongly emphasized the need for these measures to respect the rules of readmission cooperation and to interfere as little as possible with the daily cross-border movement of citizens of both countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The meeting also addressed the issue of irregular migration and the reform of European migration policy. The Czech Republic supported Germany's participation in the group of states promoting innovative solutions in the area of ​​the external dimension of migration. Both countries agreed on the need for accelerated discussions on the return regulation and a common list of safe countries of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The ministers also discussed the future of temporary protection for people fleeing Ukraine. They agreed that secondary movements of people between EU Member States should be prevented and that rules should be set to ensure that individual applications for protection cannot be submitted repeatedly in different countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (30 May, 2025), Vít Rakušan jednal s německým ministrem vnitra o hraničních kontrolách a nelegální migraci [Vít Rakušan discussed border controls and illegal migration with the German Minister of the Interior],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/vit-rakusan-jednal-s-nemeckym-ministrem-vnitra-o-hranicnich-kontrolach-a-nelegalni-migraci.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FE685AC8"/>
+    <w:nsid w:val="8709B2CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-and-german-ministers-interior-discuss-border-controls-and-irregular" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/vit-rakusan-jednal-s-nemeckym-ministrem-vnitra-o-hranicnich-kontrolach-a-nelegalni-migraci.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-and-german-ministers-interior-discuss-border-controls-and-irregular" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/vit-rakusan-jednal-s-nemeckym-ministrem-vnitra-o-hranicnich-kontrolach-a-nelegalni-migraci.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>