--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR supports the Ministry of the Interior to strengthen crisis response capacity zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR supports the Ministry of the Interior to strengthen crisis response capacity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior received humanitarian aid worth approximately USD 490,000 from UNHCR under a donation agreement signed in October 2025, building on successful cooperation in 2024. The aid includes emergency accommodation and relief items such as sleeping bags, blankets, tents, mobile housing units and winter supplies, intended for use during refugee influxes and domestic emergencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (23 January, 2026), UNHCR materiálne podporil ministerstvo vnútra, posilní kapacity Slovenska pre krízové situácie [UNHCR materially supported the Ministry of the Interior, will strengthen Slovakia's capacities for crisis situations],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=unhcr-materialne-podporil-ministerstvo-vnutra-posilni-kapacity-slovenska-pre-krizove-situacie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FF57E708"/>
+    <w:nsid w:val="A90D52D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/unhcr-supports-ministry-interior-strengthen-crisis-response-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=unhcr-materialne-podporil-ministerstvo-vnutra-posilni-kapacity-slovenska-pre-krizove-situacie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/unhcr-supports-ministry-interior-strengthen-crisis-response-capacity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=unhcr-materialne-podporil-ministerstvo-vnutra-posilni-kapacity-slovenska-pre-krizove-situacie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>