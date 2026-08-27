--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">SAR Chairman notes sharp decrease in applications for international protection in 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">SAR Chairman notes sharp decrease in applications for international protection in 2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Chairman of the State Agency for Refugees under the Council of Ministers (SAR) stated in an interview with the Bulgarian National Television that in 2025 there were 70% fewer applications for international protection in Bulgaria, similar to the trend in Europe. The Chairman Ivan Ivanov shared that, although migration pressure is decreasing in Europe, the dynamics can rapidly change and more economic migrants are heading to western Europe, after transiting through Bulgaria. He emphasised that the Pact is a step forward for common efforts through more efficient and faster asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (8 January, 2026), Иван Иванов: 70 % по-малко са потърсилите международна закрила у нас през 2025-а в сравнение с предходната 2024 година [Ivan Ivanov: 70% fewer people sought international protection in our country in 2025 compared to the previous year, 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="86E99522"/>
+    <w:nsid w:val="58CF9DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-chairman-notes-sharp-decrease-applications-international-protection-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/sar-chairman-notes-sharp-decrease-applications-international-protection-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>