--- v1 (2026-08-27)
+++ v2 (2026-08-27)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58CF9DB3"/>
+    <w:nsid w:val="3718F24A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>