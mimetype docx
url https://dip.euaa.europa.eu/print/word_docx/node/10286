--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The State Secretariat for Migration launches a tender for an external reporting office for reception zzzzzz</w:t>
+          <w:t xml:space="preserve">The State Secretariat for Migration launches a tender for an external reporting office for reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) launched a call for tenders on the public procurement platform simap.ch for the operation of an external reporting office for the Federal Asylum Centres (FACs). The office, to be managed by an independent organisation, is expected to become operational in autumn 2026 and will enable both asylum applicants and staff to report irregularities occurring in federal accommodation centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The creation of the external reporting office forms part of the further development of the reporting system in place within federal asylum facilities. Switzerland currently operates more than 30 accommodation sites, with a total of approximately 8,200 places. The selected operator will receive reports, advise affected individuals and, if necessary, refer cases to relevant specialist services or criminal prosecution authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tender follows a pilot project conducted between 2022-2024, during which reporting offices were established in two of the six SEM asylum regions. Most reports submitted during the pilot phase related to the operation of the federal accommodation centres, with a smaller number concerning alleged cases of violence or discrimination. Applications may be submitted until 27 February 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (12 January, 2026), Le SEM recherche un exploitant pour le bureau de signalement externe des centres fédéraux pour requérants d’asile [The SEM is looking for an operator for the external reporting office of the federal asylum centres],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.news.admin.ch/fr/newnsb/iKQRAAJTFQH7b7DKeWDUU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32161320"/>
+    <w:nsid w:val="C2776741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/state-secretariat-migration-launches-tender-external-reporting-office" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news.admin.ch/fr/newnsb/iKQRAAJTFQH7b7DKeWDUU" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>