--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE releases its annual case overview for 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE releases its annual case overview for 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, the Norwegian Immigration Appeals Board (UNE) processed 6,508 cases, slightly fewer than the previous year, while the average processing time increased. The figures include both appeals against decisions by the Norwegian Directorate of Immigration (UDI) and requests for reconsideration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A total of 8,494 cases were received, around 1,000 more than in 2024, representing the highest annual intake in eight years. This increase affected both the workload during the year and the number of pending cases at the end of 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Despite high case output, the number of unresolved cases at year-end was higher than the year before. Most pending cases concerned asylum matters, particularly involving applicants from Ukraine, followed by work-related cases.</w:t>
       </w:r>
@@ -96,51 +98,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (16 January, 2026), UNE behandlet over 6500 saker i 2025 [UNE processed more than 6500 cases in 2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/une-behandlet-over-6500-saker-i-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56EF013D"/>
+    <w:nsid w:val="B571D56F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -682,51 +718,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-releases-its-annual-case-overview-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/une-behandlet-over-6500-saker-i-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>