--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -7,55 +7,70 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNE lifts the suspension of the duty to return to Libya for rejected applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 9 January 2026, the Immigration Appeals Board (UNE) decided to lift the suspension of the duty to return to Libya.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a result of increased unrest and a high level of conflict in Libya in the summer and autumn of 2014, the UNE decided on 5 January 2015 to suspend the duty to return to Libya. On 15 September 2015, the suspension was partially lifted for Tripoli and the surrounding area on the basis of an improvement in the security situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the assessment of the most recently updated COI, the UNE believed that there were grounds for lifting the suspension of the duty to return to the entire country. Cases from Libya are processed as ordinary on the basis of the information available at any given time about the return situation.</w:t>
       </w:r>
@@ -66,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Those who have asked for a reassessment of their case will receive it. Anyone who has requested a reassessment and has been granted deferred implementation is allowed to stay in Norway until their case has been reassessed. Those who are staying in Norway and do not have a case pending before the UDI or the UNE can request a reassessment of the case (request for reversal) if they believe there are grounds for doing so.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (19 January, 2026), UNE opphever suspensjonen av utreiseplikten til Libya [UNE lifts the suspension of the duty to return to Libya],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/une-opphever-suspensjonen-av-utreiseplikten-til-libya/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23659027"/>
+    <w:nsid w:val="169EF442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/une-opphever-suspensjonen-av-utreiseplikten-til-libya/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-lifts-suspension-duty-return-libya-rejected-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/une-opphever-suspensjonen-av-utreiseplikten-til-libya/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>