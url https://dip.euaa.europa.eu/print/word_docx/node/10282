--- v1 (2026-09-14)
+++ v2 (2026-09-15)
@@ -270,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="169EF442"/>
+    <w:nsid w:val="A043DB9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>