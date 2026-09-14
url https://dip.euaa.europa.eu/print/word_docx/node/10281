--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government promotes a refugee integration policy to boost employment and reduce social benefit reliance zzzzzz</w:t>
+          <w:t xml:space="preserve">Government promotes a refugee integration policy to boost employment and reduce social benefit reliance</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion announced a restructuring of refugee integration policy, aiming to encourage employment and reduce reliance on social benefits. Refugees will no longer be entitled to social assistance or housing allowance for the first 5 years in Norway. Instead, a new integration benefit will merge three existing support schemes, offering lower overall payments for most but increasing financial rewards for working.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An activity obligation will be introduced for refugees who are not working or pursuing education after completing the integration programme, which will be renamed the integration programme. The new benefit will be individually calculated based on marital status, children, age and municipality, with supplements for children and single parents, and will gradually decrease as recipients earn income or receive other support.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government aims to increase refugee employment (currently around 50%), strengthen integration, simplify administration for municipalities and free NAV resources to focus on employment support. The proposal was announced on 23 January 2026 and will undergo consultation until 23 April 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (19 January, 2026), Foreslår forenklinger i utlendingsregelverket [Proposes simplifications in the immigration regulations],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/ap-regjeringen-varsler-full-omlegging-aktivitetsplikt-og-kutt-i-ytelser-for-a-fa-flere-flyktninger-i-jobb/id3146920/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A5267E7"/>
+    <w:nsid w:val="80966A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-promotes-refugee-integration-policy-boost-employment-and-reduce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ap-regjeringen-varsler-full-omlegging-aktivitetsplikt-og-kutt-i-ytelser-for-a-fa-flere-flyktninger-i-jobb/id3146920/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-promotes-refugee-integration-policy-boost-employment-and-reduce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ap-regjeringen-varsler-full-omlegging-aktivitetsplikt-og-kutt-i-ytelser-for-a-fa-flere-flyktninger-i-jobb/id3146920/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>