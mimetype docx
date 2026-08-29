--- v0 (2026-07-13)
+++ v1 (2026-08-29)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Providus updates its study on the integration of Ukrainian nationals into the Latvian education system zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Providus updates its study on the integration of Ukrainian nationals into the Latvian education system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The think tank Providus updated its study on Ukrainian nationals in the Latvian education system. The aim of the study is to analyse how successfully Ukrainians integrate into Latvian schools and to develop policy recommendations. The updated version of the study includes data on the funding allocated to support the Ukrainian population in municipalities, as well as the share of its use in the implementation of non-formal educational activities and camps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Policy Centre Providus | Sabiedriskās politikas centrs Providus (19 January, 2026), PAPILDINĀTS Pētījums “Ukrainas civiliedzīvotāji Latvijas izglītības sistēmā: prakse un izaicinājumi” [UPDATED Study "Ukrainian civilians in the Latvian education system: practice and challenges"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://providus.lv/raksti/papildinats-petijums-ukrainas-civiliedzivotaji-latvijas-izglitibas-sistema-prakse-un-izaicinajumi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F0CBC769"/>
+    <w:nsid w:val="72550878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/providus-updates-its-study-integration-ukrainian-nationals-latvian-education" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providus.lv/raksti/papildinats-petijums-ukrainas-civiliedzivotaji-latvijas-izglitibas-sistema-prakse-un-izaicinajumi/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/providus-updates-its-study-integration-ukrainian-nationals-latvian-education" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providus.lv/raksti/papildinats-petijums-ukrainas-civiliedzivotaji-latvijas-izglitibas-sistema-prakse-un-izaicinajumi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>