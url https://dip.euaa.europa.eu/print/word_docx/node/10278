--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Federal Cabinet adopts new law on designating safe countries of origin zzzzzz</w:t>
+          <w:t xml:space="preserve">Federal Cabinet adopts new law on designating safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Cabinet adopted the regulation on the determination of safe countries of origin for international protection. Countries with low recognition rates should be classified as safe countries of origin more quickly and easily. The government aims to speed up asylum procedures and relieve the burden on authorities and courts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The German Bundestag had adopted the draft bill on the determination of safe countries of origin by statutory order back in December 2025 (See related development below).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new law on determining safe countries of origin by statutory order will now enter into force on 1 February 2026.</w:t>
       </w:r>
@@ -89,72 +91,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">German Parliament | Deutscher Bundestag (5 December, 2025), Neuregelung zu sicheren Herkunftsstaaten beschlossen [New regulations on safe countries of origin],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bundestag.de/dokumente/textarchiv/2025/kw49-de-herkunftsstaaten-1128486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">German Bundestag adopts new regulations on safe countries of origin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -283,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71DA150E"/>
+    <w:nsid w:val="A68D15AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -696,51 +733,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/federal-cabinet-adopts-new-law-designating-safe-countries-origin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundestag.de/dokumente/textarchiv/2025/kw49-de-herkunftsstaaten-1128486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/germany/german-bundestag-adopts-new-regulations-safe-countries-origin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>