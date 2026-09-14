--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,89 +13,93 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovakia submitted the new draft law on international protection zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovakia submitted the new draft law on international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of the Interior of Slovakia, Matúš Šutaj Eštok, submitted </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">a draft law on international protection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, intended to replace the current </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asylum Act of 2002. </w:t>
         </w:r>
       </w:hyperlink>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law aims to streamline asylum procedures, revise and tighten the rights and obligations of applicants for international protection and align national legislation with uniform European standards set out in EU regulations and directives. These cover asylum procedures, reception conditions, border return procedures, and responses to crisis situations and extraordinary migratory pressures.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,51 +147,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (9 January, 2026), [The Ministry of the Interior has prepared a new regulation on international protection, which will replace the current asylum law],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=ministerstvo-vnutra-pripravilo-novy-predpis-o-medzinarodnej-ochrane-ktory-nahradi-sucasny-azylovy-zakon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -316,187 +321,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F649B43"/>
+    <w:nsid w:val="609CDC71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -729,51 +767,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/slovakia-submitted-new-draft-law-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/31493/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slov-lex.sk/ezbierky/pravne-predpisy/SK/ZZ/2002/480/20250301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=ministerstvo-vnutra-pripravilo-novy-predpis-o-medzinarodnej-ochrane-ktory-nahradi-sucasny-azylovy-zakon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>