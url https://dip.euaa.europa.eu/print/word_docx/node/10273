--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,107 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">GCR, HIAS and RSA publish second issue of the Greek Asylum Case Law Report for 2025 zzzzzz</w:t>
+          <w:t xml:space="preserve">GCR, HIAS and RSA publish second issue of the Greek Asylum Case Law Report for 2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The latest issue of the Greek Asylum Case Law Report is released five years since independent organisations Greek Council for Refugees (GCR), HIAS Greece and Refugee Support Aegean (RSA) took the initiative to collect and disseminate Greek jurisprudence on refugee protection. According to the press release, the report compiles excerpts from 72 decisions by administrative, civil and criminal courts, the Independent Appeals Committees and the Asylum Service, issued mainly in the second half of 2025. These decisions cover topics such as assessment of credibility and of the merits of asylum applications, nationality determination of people seeking asylum, the criminal treatment of refugees, and immigration detention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (8 January, 2026), [Greek Asylum Case Law Report: Five years of support to the legal community on refugee protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/greek-asylum-case-law-report-issue2-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D2902669"/>
+    <w:nsid w:val="7E5E298D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-hias-and-rsa-publish-second-issue-greek-asylum-case-law-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/greek-asylum-case-law-report-issue2-2025/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/gcr-hias-and-rsa-publish-second-issue-greek-asylum-case-law-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/greek-asylum-case-law-report-issue2-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>