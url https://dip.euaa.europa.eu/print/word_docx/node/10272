--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry publishes draft law on promoting legal immigration for consultation zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry publishes draft law on promoting legal immigration for consultation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Immigration and Asylum posted a draft law, "Promotion of Legal Immigration Policies", on opengov.gr for public consultation. According to the press release, the aim of the law is to shape a modern and effective framework for legal immigration, which will constitute a barrier to illegal immigration and respond to the needs of the Greek economy and the requirements of social cohesion and public security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bill aims to reduce bureaucracy and accelerate services for third-country nationals living legally in the country. An automatic renewal is introduced for 'safe' categories of permits, such as dependent employment, with the sole exception of reasons of public order and security. At the same time, a minimum validity period of 2 years is established for each residence permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the employment sector, procedures for relocating workers from third countries are being strengthened by simplifying the stages, allowing flexibility in changing employers and introducing a minimum age limit. Temporary employment agencies are added as potential employers, while a special "fast-track" procedure is established for workers in large public projects and strategic investments.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -117,54 +130,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">With the draft law "Promotion of Legal Migration Policies", Greece is shaping a comprehensive policy that is strict against illegality, open only to legal mobility and oriented towards the real needs of the economy and society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (30 December, 2025), Σε δημόσια διαβούλευση το σχέδιο νόμου του Υπουργείου Μετανάστευσης και Ασύλου με τίτλο: «Προώθηση Πολιτικών Νόμιμης Μετανάστευσης» [Draft law of the Ministry of Immigration and Asylum entitled "Promotion of Legal Immigration Policies" is up for public consultation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/se-dimosia-diavoyleysi-to-schedio-nomoy-toy-ypoyrgeioy-metanasteysis-kai-asyloy-me-titlo-proothisi-politikon-nomimis-metanasteysis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,52 +209,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -293,187 +307,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5CE39046"/>
+    <w:nsid w:val="165AB588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,55 +749,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministry-publishes-draft-law-promoting-legal-immigration-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/se-dimosia-diavoyleysi-to-schedio-nomoy-toy-ypoyrgeioy-metanasteysis-kai-asyloy-me-titlo-proothisi-politikon-nomimis-metanasteysis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministry-publishes-draft-law-promoting-legal-immigration-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/se-dimosia-diavoyleysi-to-schedio-nomoy-toy-ypoyrgeioy-metanasteysis-kai-asyloy-me-titlo-proothisi-politikon-nomimis-metanasteysis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>