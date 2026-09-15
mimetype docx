--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE lift the suspension of the duty to return to Syria for rejected applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE lift the suspension of the duty to return to Syria for rejected applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the outbreak of the civil war in Syria, the Norwegian Directorate of Immigration (UDI) and the Immigration Appeals Board (UNE) decided in April 2011 to suspend the duty to return for persons with a final decision to return to Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In January 2026, the UDI and the UNE lifted the suspension, meaning that people with a final decision with a duty to return to Syria must leave Norway. The authorities also confirmed that the police are authorised to carry out forced returns to Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (21 January, 2026), UDI og UNE opphever suspensjonen av utreiseplikten til Syria [The UDI and UNE lift the suspension of the duty to return to Syria],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-og-une-opphever-suspensjonen-av-utreiseplikten-til-syria/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C003836A"/>
+    <w:nsid w:val="52126ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-lift-suspension-duty-return-syria-rejected-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-opphever-suspensjonen-av-utreiseplikten-til-syria/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>