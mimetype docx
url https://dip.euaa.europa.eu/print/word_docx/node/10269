--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE suspend the duty to return to Iran for rejected applicants zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE suspend the duty to return to Iran for rejected applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) and the Immigration Appeals Board (UNE) suspended the duty to return to Iran.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UDI and UNE noted that the current situation in Iran is unclear following the nationwide protests against the regime that started around the turn of the year. They observed that the Iranian authorities have cracked down the demonstrations and there is great uncertainty about the number of dead and arrested. The regime imposed an almost total shutdown of the internet and communications to prevent the organization and flow of information. Thus, UDI and UNE considered it difficult to confirm events and to get a reliable picture of the situation.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The suspension has been decided for up to three months so that the UDI and UNE can follow developments in Iran and obtain the necessary overview of the situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -75,54 +88,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The National Police Immigration Service has been informed that no persons with a final decision on return will be returned to Iran at this time.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (23 January, 2026), UDI og UNE suspenderer utreiseplikten til Iran [The UDI and UNE suspend the duty to return to Iran],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-og-une-suspenderer-utreiseplikten-til-iran/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -153,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DC19D80F"/>
+    <w:nsid w:val="239BCB28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -660,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-suspend-duty-return-iran-rejected-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-suspenderer-utreiseplikten-til-iran/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-suspend-duty-return-iran-rejected-applicants" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-og-une-suspenderer-utreiseplikten-til-iran/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>