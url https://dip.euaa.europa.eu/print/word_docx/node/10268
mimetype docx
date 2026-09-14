--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IND simplifies the family reunification procedure zzzzzz</w:t>
+          <w:t xml:space="preserve">IND simplifies the family reunification procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND reported that it will simplify the application process for family reunification as of 1 December 2025, to facilitate applicants to go though the process independently, with tailor made support offered where necessary. Developments include a simplified written application form, the expansion of digital application options and an improvement of information available on the IND's website. An instructional video and flyer in multiple languages, including Arabic, Farsi and Turkish, will also be developed and from 1 December a special telephone number of the IND will be available for six months to respond to questions about the family reunification procedure. If required, an applicant may also be assisted in person at an IND desk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IND reported that this improvement was required due to the continued rise in recent years of the number of open family reunification applications. Additionally, because the Dutch Council for Refugees will stop providing individual guidance, the IND held that it will accelerate a number of adjustments to the application process. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration and Naturalisation Service | Immigratie- en Naturalisatiedienst (27 November, 2025), IND maakt aanvraagproces voor nareis eenvoudiger [IND simplifies application process for family reunification],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ind.nl/nl/nieuws/ind-maakt-aanvraagproces-voor-nareis-eenvoudiger</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.11.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F146C44C"/>
+    <w:nsid w:val="374333AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-simplifies-family-reunification-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ind.nl/nl/nieuws/ind-maakt-aanvraagproces-voor-nareis-eenvoudiger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>