--- v0 (2026-07-12)
+++ v1 (2026-08-28)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Latvia abstained during the adoption of the Council Implementing Decision on the Annual Solidarity Pool zzzzzz</w:t>
+          <w:t xml:space="preserve">Latvia abstained during the adoption of the Council Implementing Decision on the Annual Solidarity Pool</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Latvia abstained from the Council Implementing Decision establishing the Annual Solidarity Pool for 2026. Latvia fully reaffirmed that principles of solidarity and fair sharing of responsibility are core elements of sustainable common migration policy and is committed to implement the new Pact on Migration and Asylum. However, it did not agree with the Council’s decision to rely on quantitative indicators and proposed to better integrate qualitative factors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (5 January, 2026), [Council Implementing Decision on the establishment of the Annual Solidarity Pool for 2026 - End of written procedure],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CONSIL:CM_5563_2025_REV_1&amp;qid=1767955788224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31D1CC86"/>
+    <w:nsid w:val="31BE32C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvia-abstained-during-adoption-council-implementing-decision-annual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CONSIL:CM_5563_2025_REV_1&amp;qid=1767955788224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvia-abstained-during-adoption-council-implementing-decision-annual" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/PDF/?uri=CONSIL:CM_5563_2025_REV_1&amp;qid=1767955788224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>