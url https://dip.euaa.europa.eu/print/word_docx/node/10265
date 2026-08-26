--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Switzerland resumes the processing of asylum decisions for two profiles of Syrian nationals zzzzzz</w:t>
+          <w:t xml:space="preserve">Switzerland resumes the processing of asylum decisions for two profiles of Syrian nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following the collapse of the Assad government in early December 2024, the Swiss State Secretariat for Migration (SEM) suspended the processing of asylum applications from Syrian nationals until further notice. While Syrians can still lodge asylum claims and receive an “N permit” allowing them to remain in Switzerland, no decisions are made during the suspension period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 1 September 2025, SEM partially resumed decision-making for two groups of Syrian applicants:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -106,54 +119,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Travel to Syria is prohibited for asylum seekers, refugees and provisionally admitted persons unless exceptional permission is granted; unauthorised travel may lead to rejection of an asylum claim or revocation of status.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (1 September, 2025), Informations concernant la Syrie [Information on Syria],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sem.admin.ch/sem/fr/home/asyl/syrien.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.09.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -184,52 +198,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -282,187 +296,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A4A4F07"/>
+    <w:nsid w:val="7C1720C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -566,51 +613,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5B61A7B0"/>
+    <w:nsid w:val="2189DCD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -842,55 +889,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-resumes-processing-asylum-decisions-two-profiles-syrian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home/asyl/syrien.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/switzerland-resumes-processing-asylum-decisions-two-profiles-syrian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sem.admin.ch/sem/fr/home/asyl/syrien.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>