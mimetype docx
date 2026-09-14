--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion records an increase in employed Ukrainians zzzzzz</w:t>
+          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion records an increase in employed Ukrainians</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The number of Ukrainians in employment in Norway continues to rise, with nearly 27,000 Ukrainians who arrived after the full-scale invasion now in work, an increase compared to 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Government attributes this progress to introduction programmes and Norwegian language training, as well as stricter work-orientation requirements introduced in 2024. The requirement of at least 15 hours of work-oriented activity per week has proven effective and has now been extended to all refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Regional performance varies, with Troms (51.1%) and Nordland (46.6%) leading in employment rates among Ukrainians aged 20–66, followed closely by Buskerud, Finnmark and Møre og Romsdal. Northern counties in particular show that close cooperation between municipalities, employers and volunteers supports successful labour market integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">At the municipal level, results are especially strong: the top ten municipalities all have employment rates above 70%, led by Eidfjord (83%), Lebesby (77%), and Loppa, Skjåk and Tydal (75%). These outcomes highlight the importance of local engagement, supportive municipalities and responsive employers in enabling refugees to enter work quickly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (5 January, 2026), Stor vekst i antall ukrainere i jobb - fylker og kommuner viser sterke resultater [Large growth in the number of Ukrainians in work - counties and municipalities show strong results],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/stor-vekst-i-antall-ukrainere-i-jobb-fylker-og-kommuner-viser-sterke-resultater/id3144781/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B312798"/>
+    <w:nsid w:val="91B31231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-records-increase-employed-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/stor-vekst-i-antall-ukrainere-i-jobb-fylker-og-kommuner-viser-sterke-resultater/id3144781/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-records-increase-employed-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/stor-vekst-i-antall-ukrainere-i-jobb-fylker-og-kommuner-viser-sterke-resultater/id3144781/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>