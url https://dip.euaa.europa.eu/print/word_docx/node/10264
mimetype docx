--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="91B31231"/>
+    <w:nsid w:val="6912B274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>