--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -13,106 +13,120 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Directorate of Immigration publishes information regarding Venezuelans residing in Iceland zzzzzz</w:t>
+          <w:t xml:space="preserve">The Directorate of Immigration publishes information regarding Venezuelans residing in Iceland</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Directorate of Immigration reports that it has received enquiries regarding the situation in Venezuela and its impact on Venezuelans in Iceland and is monitoring developments, with updates to be published if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It advises that foreign nationals who cannot leave Iceland before their residence permit, visa, or 90-day visa-free stay expires due to cancelled flights must attempt to rebook or purchase new tickets. Those who fail to depart in time may face refusal of entry or stay, or expulsion, but authorities will take into account documented proof that departure was not possible. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Directorate emphasizes that affected individuals should retain such documentation but should not send it to the authority or contact it at this stage, as it cannot pre-approve extended stays.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (9 January, 2026), Upplýsingar varðandi Venesúela [Information regarding Venezuela ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/en/o/directorate-of-immigration/news/information-regarding-venezuela</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.01.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +157,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +255,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 13-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="953BA2B5"/>
+    <w:nsid w:val="40AAAEFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +697,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/directorate-immigration-publishes-information-regarding-venezuelans-residing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/information-regarding-venezuela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/directorate-immigration-publishes-information-regarding-venezuelans-residing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/en/o/directorate-of-immigration/news/information-regarding-venezuela" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>