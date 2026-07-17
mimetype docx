--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7882B00"/>
+    <w:nsid w:val="6E2A3583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>