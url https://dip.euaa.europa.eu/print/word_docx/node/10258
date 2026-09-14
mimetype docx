--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,88 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NGO launches petition campaign to demand Finland to ensure access to the asylum procedure zzzzzz</w:t>
+          <w:t xml:space="preserve">NGO launches petition campaign to demand Finland to ensure access to the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Refugee Advice Center launched a petition campaign on 30 April to request Finland to ensure effective right to apply for asylum and to access procedures. The organisation raised concerns over the situation in Finland, for example the emergency law on restrictions on access to the asylum procedure at the eastern border and in other EU countries, for example externalisation of procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Refugee Advice Centre | Pakolaisneuvonta (30 April, 2025), SOTAA JA VAINOA PAENNEILLA IHMISILLÄ ON JATKOSSAKIN OLTAVA OIKEUS HAKEA TURVAPAIKKAA [People who have fled war and persecution still have the right to asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pakolaisneuvonta.fi/sotaa-ja-vainoa-paenneilla-ihmisilla-on-jatkossakin-oltava-oikeus-hakea-turvapaikkaa/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -223,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E2A3583"/>
+    <w:nsid w:val="06363F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -636,51 +671,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ngo-launches-petition-campaign-demand-finland-ensure-access-asylum-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pakolaisneuvonta.fi/sotaa-ja-vainoa-paenneilla-ihmisilla-on-jatkossakin-oltava-oikeus-hakea-turvapaikkaa/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>