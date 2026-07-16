--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,97 +21,108 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">The Federal Migration Centre (Myria) warns about the risks of new family reunification rules zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Migration Centre (Myria) warns about the risks of new family reunification rules which were approved as part of the government’s crisis measure package.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisation made the following observations:</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-    The financial requirement in Belgium is assessed to be already well above the requirement stated in the Family Reunification Directive. Currently, the resources need to be equivalent of 120% of the social integration income (approximately 2,131 euro). The new measures would increase this to 110% of the guaranteed monthly minimum income.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-    The reduced period for more favourable conditions for submitting a family reunification request by refugees may risk that refugees will still not be able to fulfil all the administrative steps before the new 6-month period. Myria suggests that such a reduction in time should be accompanied by compensatory measures, for example, obligation to inform refugees about the family reunification procedure immediately upon recognition, possibility to submit applications remotely or from Belgium.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-    Myria also underlined that the humanitarian protection needs are the same for refugees and for persons with subsidiary protection. Therefore, it expressed its regret about the waiting time introduced for this latter group, and about the fact that beneficiaries of subsidiary protection cannot benefit from more favourable conditions in the same way, as refugees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myria – Federal Migration Centre | Myria – Centre fédéral Migration | Myria – Federaal Migratiecentrum (29 April, 2025), [Communiqué de presse] L’accord de Pâques porte atteinte au droit de vivre en famille des étrangers [[Press release] The Easter Agreement undermines the right of foreigners to live with their families],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.myria.be/fr/publications/communique-de-presse-laccord-de-paques-porte-atteinte-au-droit-de-vivre-en-famille-des-etrangers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
@@ -145,52 +156,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -243,51 +254,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -379,51 +390,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BEAB90AB"/>
+    <w:nsid w:val="C2CF1D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -652,51 +663,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/federal-migration-centre-myria-warns-about-risks-new-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myria.be/fr/publications/communique-de-presse-laccord-de-paques-porte-atteinte-au-droit-de-vivre-en-famille-des-etrangers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/federal-migration-centre-myria-warns-about-risks-new-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myria.be/fr/publications/communique-de-presse-laccord-de-paques-porte-atteinte-au-droit-de-vivre-en-famille-des-etrangers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>