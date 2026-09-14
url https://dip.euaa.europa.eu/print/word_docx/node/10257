--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Federal Migration Centre (Myria) warns about the risks of new family reunification rules zzzzzz</w:t>
+          <w:t xml:space="preserve">The Federal Migration Centre (Myria) warns about the risks of new family reunification rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Migration Centre (Myria) warns about the risks of new family reunification rules which were approved as part of the government’s crisis measure package.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisation made the following observations:</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-    The financial requirement in Belgium is assessed to be already well above the requirement stated in the Family Reunification Directive. Currently, the resources need to be equivalent of 120% of the social integration income (approximately 2,131 euro). The new measures would increase this to 110% of the guaranteed monthly minimum income.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-    The reduced period for more favourable conditions for submitting a family reunification request by refugees may risk that refugees will still not be able to fulfil all the administrative steps before the new 6-month period. Myria suggests that such a reduction in time should be accompanied by compensatory measures, for example, obligation to inform refugees about the family reunification procedure immediately upon recognition, possibility to submit applications remotely or from Belgium.</w:t>
@@ -81,51 +83,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myria – Federal Migration Centre | Myria – Centre fédéral Migration | Myria – Federaal Migratiecentrum (29 April, 2025), [Communiqué de presse] L’accord de Pâques porte atteinte au droit de vivre en famille des étrangers [[Press release] The Easter Agreement undermines the right of foreigners to live with their families],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.myria.be/fr/publications/communique-de-presse-laccord-de-paques-porte-atteinte-au-droit-de-vivre-en-famille-des-etrangers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -254,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C2CF1D2D"/>
+    <w:nsid w:val="228618E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -667,51 +703,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/federal-migration-centre-myria-warns-about-risks-new-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.myria.be/fr/publications/communique-de-presse-laccord-de-paques-porte-atteinte-au-droit-de-vivre-en-famille-des-etrangers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>