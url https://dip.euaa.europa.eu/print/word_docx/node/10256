--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -249,51 +249,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +385,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8F24BB01"/>
+    <w:nsid w:val="EA4D9D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>