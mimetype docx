--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Children on the move in Greece: first briefing by the Greek Council for Refugees and Save the Children zzzzzz</w:t>
+          <w:t xml:space="preserve">Children on the move in Greece: first briefing by the Greek Council for Refugees and Save the Children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The first -out of three- joint briefing by the Greek Council on Refugees and Save the Children was published in April 2025, focusing on children-related developments in asylum and migration for the period January-April 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the briefing the two organisations report, among others, poor quality of reception conditions, including overcrowding, and limited access to medical services and child protection services. According to the briefing, unaccompanied minors often live under de facto detention conditions in 'safe areas', facing risks to their safety and well-being. In addition, the briefing continues, despite the establishment of the National Guardianship System, there are still gaps in representation and legal support for unaccompanied children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (29 April, 2025), [Children on the Move in Greece – Brief #1],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/gcr-reports/item/ellada-paidia-poy-metakinoyntai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EA4D9D30"/>
+    <w:nsid w:val="0AC9C656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/children-move-greece-first-briefing-greek-council-refugees-and-save-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/ellada-paidia-poy-metakinoyntai/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/children-move-greece-first-briefing-greek-council-refugees-and-save-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/ellada-paidia-poy-metakinoyntai/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>