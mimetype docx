--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -21,77 +21,88 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Foundation for Social Wellness launches new project to assist victims of trafficking zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry for Social Policy and Children’s Rights announced that the Foundation for Social Welfare Services (FSWS) launched the project New Beginnings, cofinanced by AMIF funds. The project aims to support victims of trafficking in human beings. The project is led by FSWS in partnership with the IOM. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Malta | Gvern ta' Malta (23 April, 2025), STQARRIJA MILL-MINISTERU GĦALL-POLITIKA SOĊJALI U D-DRITTIJIET TAT-TFAL ‘New Beginnings’ – proġett ġdid li jgħin lill-vittmi tat-traffikar illegali tal-persuni PR250667 23/04/2025 [STATEMENT BY THE MINISTRY FOR SOCIAL POLICY AND CHILDREN’S RIGHTS “New Beginnings” – a new project that supports victims of illegal human trafficking PR250667 23/04/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/04/23/pr250667.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2025</w:t>
       </w:r>
     </w:p>
@@ -125,52 +136,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,51 +234,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +370,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96829011"/>
+    <w:nsid w:val="B25F357C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +643,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/foundation-social-wellness-launches-new-project-assist-victims-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/04/23/pr250667.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/foundation-social-wellness-launches-new-project-assist-victims-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/04/23/pr250667.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>