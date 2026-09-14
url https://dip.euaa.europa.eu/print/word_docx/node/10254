--- v1 (2026-07-18)
+++ v2 (2026-09-14)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Foundation for Social Wellness launches new project to assist victims of trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">Foundation for Social Wellness launches new project to assist victims of trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry for Social Policy and Children’s Rights announced that the Foundation for Social Welfare Services (FSWS) launched the project New Beginnings, cofinanced by AMIF funds. The project aims to support victims of trafficking in human beings. The project is led by FSWS in partnership with the IOM. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Malta | Gvern ta' Malta (23 April, 2025), STQARRIJA MILL-MINISTERU GĦALL-POLITIKA SOĊJALI U D-DRITTIJIET TAT-TFAL ‘New Beginnings’ – proġett ġdid li jgħin lill-vittmi tat-traffikar illegali tal-persuni PR250667 23/04/2025 [STATEMENT BY THE MINISTRY FOR SOCIAL POLICY AND CHILDREN’S RIGHTS “New Beginnings” – a new project that supports victims of illegal human trafficking PR250667 23/04/2025],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/04/23/pr250667.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B25F357C"/>
+    <w:nsid w:val="937B7612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/foundation-social-wellness-launches-new-project-assist-victims-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2025/04/23/pr250667.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>