--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,96 +21,107 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Civil society organisations publish report on the use of police stations in Greece to detain migrants zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2025, the organisations Mobile Info Team, Border Violence Monitoring Network, and Border Criminologies, published a report on the use of police stations for the purpose of immigration detention in Greece. The report draws on 31 interviews with foreign nationals who were detained in Greek police departments at some point between January 2020 and February 2025. According to the report, key findings indicate prolonged detention beyond foreseen timelines; limited or no access to mobile phones, lawyers or organisations; inhuman, unhygienic and degrading conditions; no access to outdoor spaces and limited access to healthcare services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mobile Info Team (16 April, 2025), [No Beds, No Lights, No Rights: New Findings on Greece’s Illegal Use of Police Stations to Detain Migrants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mobileinfoteam.org/police-stations-detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2025</w:t>
       </w:r>
     </w:p>
@@ -144,52 +155,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +253,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +389,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B08B65A"/>
+    <w:nsid w:val="0B57D99C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,51 +662,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/civil-society-organisations-publish-report-use-police-stations-greece-detain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mobileinfoteam.org/police-stations-detention" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/civil-society-organisations-publish-report-use-police-stations-greece-detain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mobileinfoteam.org/police-stations-detention" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>