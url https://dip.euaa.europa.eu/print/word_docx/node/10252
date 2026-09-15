--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,118 +13,122 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Civil society organisations publish report on the use of police stations in Greece to detain migrants zzzzzz</w:t>
+          <w:t xml:space="preserve">Civil society organisations publish report on the use of police stations in Greece to detain migrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2025, the organisations Mobile Info Team, Border Violence Monitoring Network, and Border Criminologies, published a report on the use of police stations for the purpose of immigration detention in Greece. The report draws on 31 interviews with foreign nationals who were detained in Greek police departments at some point between January 2020 and February 2025. According to the report, key findings indicate prolonged detention beyond foreseen timelines; limited or no access to mobile phones, lawyers or organisations; inhuman, unhygienic and degrading conditions; no access to outdoor spaces and limited access to healthcare services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mobile Info Team (16 April, 2025), [No Beds, No Lights, No Rights: New Findings on Greece’s Illegal Use of Police Stations to Detain Migrants],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mobileinfoteam.org/police-stations-detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -253,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B57D99C"/>
+    <w:nsid w:val="89A3030C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -666,51 +703,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/civil-society-organisations-publish-report-use-police-stations-greece-detain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mobileinfoteam.org/police-stations-detention" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>