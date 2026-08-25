--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ICMPD provides technical assistance to Estonia to implement its National Implementation Plan under the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">ICMPD provides technical assistance to Estonia to implement its National Implementation Plan under the Pact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Centre for Migration Policy Development (ICMPD) is set to provide technical support to Estonia in implementing selected reforms under its National Implementation Plan for the Pact on Migration and Asylum. The project will run from 15 April 2025 to 14 April 2026, with support directed to the Police and Border Guard Board and the Social Insurance Board. Through the Technical Support Instrument (TSI), ICMPD will assist Estonia in preparing for the implementation of the Pact’s new responsibility-sharing rules and in strengthening vulnerability assessments, referral pathways, and coordination among relevant actors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The project will deliver an analysis of current and future workflows, develop updated procedures and recommendations aligned with the Pact, and prepare tailored training and guidance materials. The expected results include enhanced institutional readiness, clearer and updated workflows for responsibility-sharing and vulnerability assessment, and improved support for applicants in vulnerable situations, in line with Estonia’s priorities under the Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Centre for Migration Policy Development (15 April, 2025), [ Supporting Estonia with the implementation of its National Implementation Plan under the EU Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.icmpd.org/our-work/projects/supporting-estonia-with-the-implementation-of-its-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relocation, Pact on Migration and Asylum, Asylum Migration Management Regulation, Asylum Procedure Regulation, Qualification Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation, Resettlement Framework Regulation, Reception Conditions Directive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B1105B0"/>
+    <w:nsid w:val="0479A09B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/icmpd-provides-technical-assistance-estonia-implement-its-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmpd.org/our-work/projects/supporting-estonia-with-the-implementation-of-its-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/icmpd-provides-technical-assistance-estonia-implement-its-national" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmpd.org/our-work/projects/supporting-estonia-with-the-implementation-of-its-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>