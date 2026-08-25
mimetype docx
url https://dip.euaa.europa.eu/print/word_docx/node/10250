--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Support to Czechia for the implementation of the National Implementation Plan zzzzzz</w:t>
+          <w:t xml:space="preserve">Support to Czechia for the implementation of the National Implementation Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between April 2025 and April 2026, via the Technical Support Instrument, the EU is supporting Czechia with the implementation of the National Implementation Plan under the EU Pact on Migration and Asylum. The project is implemented by ICMPD, in cooperation with the European Commission. Technical support is provided to the Ministry of Interior, the Ministry of Justice, and relevant courts, to ensure fair and efficient asylum procedures, enhance the interoperability of large-scale IT systems, and improve the use and accessibility of Country-of-Origin Information (COI).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Centre for Migration Policy Development (15 April, 2025), [Supporting Czechia with the implementation of the National Implementation Plan under the EU Pact on Migration and Asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.icmpd.org/our-work/projects/supporting-czechia-with-the-implementation-of-the-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41F5283B"/>
+    <w:nsid w:val="A0151737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/support-czechia-implementation-national-implementation-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmpd.org/our-work/projects/supporting-czechia-with-the-implementation-of-the-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>