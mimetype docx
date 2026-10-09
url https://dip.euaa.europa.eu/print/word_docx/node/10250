--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -22,97 +22,109 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Support to Czechia for the implementation of the National Implementation Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Between April 2025 and April 2026, via the Technical Support Instrument, the EU is supporting Czechia with the implementation of the National Implementation Plan under the EU Pact on Migration and Asylum. The project is implemented by ICMPD, in cooperation with the European Commission. Technical support is provided to the Ministry of Interior, the Ministry of Justice, and relevant courts, to ensure fair and efficient asylum procedures, enhance the interoperability of large-scale IT systems, and improve the use and accessibility of Country-of-Origin Information (COI).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Centre for Migration Policy Development (15 April, 2025), [Supporting Czechia with the implementation of the National Implementation Plan under the EU Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.icmpd.org/our-work/projects/supporting-czechia-with-the-implementation-of-the-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.04.2025</w:t>
       </w:r>
@@ -147,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum, Asylum Migration Management Regulation, Asylum Procedure Regulation, Qualification Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation, Resettlement Framework Regulation, Reception Conditions Directive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -257,51 +269,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -414,51 +426,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0151737"/>
+    <w:nsid w:val="4CFA4ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,51 +699,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/support-czechia-implementation-national-implementation-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmpd.org/our-work/projects/supporting-czechia-with-the-implementation-of-the-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/support-czechia-implementation-national-implementation-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icmpd.org/our-work/projects/supporting-czechia-with-the-implementation-of-the-national-implementation-plan-under-the-eu-pact-on-migration-and-asylum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>