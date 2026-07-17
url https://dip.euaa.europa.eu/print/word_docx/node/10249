--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,99 +21,110 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister of Interior from MED5 meeting underlines the need for effective returns zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Minister of Immigration and Asylum participated in the meeting of the Ministers of Immigration and Interior of the five MED5 member states (Greece, Italy, Spain, Cyprus, Malta), which took place on April 11 and 12 in Naples, Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The focus of the discussion was on the implementation of the new European Pact on Migration and Asylum, the external dimension of migration policy, and the crucial issue of returns. Mr. Voridis underlined that “the effective return of those who are not entitled to international protection is the only way to restore logic to Europe’s migration system.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (12 April, 2025), Ισχυρό μήνυμα Βορίδη για τις επιστροφές μεταναστών – Κοινό μέτωπο των MED5 για ενίσχυση επιστροφών και αποτροπή της παράνομης μετανάστευσης [Strong message from Voridis on migrant returns – MED5 common front to strengthen returns and prevent illegal immigration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/ischyro-minyma-voridi-gia-tis-epistrofes-metanaston-koino-metopo-ton-med5-gia-enischysi-epistrofon-kai-apotropi-tis-paranomis-metanasteysis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.04.2025</w:t>
       </w:r>
     </w:p>
@@ -147,52 +158,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -245,51 +256,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -381,51 +392,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="354368FE"/>
+    <w:nsid w:val="57AC3E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +665,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-interior-med5-meeting-underlines-need-effective-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/ischyro-minyma-voridi-gia-tis-epistrofes-metanaston-koino-metopo-ton-med5-gia-enischysi-epistrofon-kai-apotropi-tis-paranomis-metanasteysis/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-interior-med5-meeting-underlines-need-effective-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/ischyro-minyma-voridi-gia-tis-epistrofes-metanaston-koino-metopo-ton-med5-gia-enischysi-epistrofon-kai-apotropi-tis-paranomis-metanasteysis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>