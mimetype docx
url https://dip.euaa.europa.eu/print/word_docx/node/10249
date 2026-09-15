--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,121 +13,125 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Interior from MED5 meeting underlines the need for effective returns zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Interior from MED5 meeting underlines the need for effective returns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek Minister of Immigration and Asylum participated in the meeting of the Ministers of Immigration and Interior of the five MED5 member states (Greece, Italy, Spain, Cyprus, Malta), which took place on April 11 and 12 in Naples, Italy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The focus of the discussion was on the implementation of the new European Pact on Migration and Asylum, the external dimension of migration policy, and the crucial issue of returns. Mr. Voridis underlined that “the effective return of those who are not entitled to international protection is the only way to restore logic to Europe’s migration system.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (12 April, 2025), Ισχυρό μήνυμα Βορίδη για τις επιστροφές μεταναστών – Κοινό μέτωπο των MED5 για ενίσχυση επιστροφών και αποτροπή της παράνομης μετανάστευσης [Strong message from Voridis on migrant returns – MED5 common front to strengthen returns and prevent illegal immigration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/ischyro-minyma-voridi-gia-tis-epistrofes-metanaston-koino-metopo-ton-med5-gia-enischysi-epistrofon-kai-apotropi-tis-paranomis-metanasteysis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,187 +260,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57AC3E3E"/>
+    <w:nsid w:val="7B121BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +706,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-interior-med5-meeting-underlines-need-effective-returns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/ischyro-minyma-voridi-gia-tis-epistrofes-metanaston-koino-metopo-ton-med5-gia-enischysi-epistrofon-kai-apotropi-tis-paranomis-metanasteysis/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>