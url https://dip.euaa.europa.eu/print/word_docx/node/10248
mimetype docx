--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -250,51 +250,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -386,51 +386,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="94350190"/>
+    <w:nsid w:val="08A3AB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>