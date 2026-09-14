--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Council of Ministers approved crisis measures package with measures to limit material reception conditions zzzzzz</w:t>
+          <w:t xml:space="preserve">The Council of Ministers approved crisis measures package with measures to limit material reception conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers approved a crisis measures package which includes measures to limit material reception conditions, restrict subsequent applications, tighten family reunification rules, end the possibility for providing integration income for applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft laws and royal decrees are now pending with the Council of State for opinion.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.    Restricted material reception conditions: these apply for applicants with a protection status in another EU Member State and for minors who apply for international protection independently, after the parents’ application had been rejected.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2.    Restricted examination of subsequent applications: when a person with a protection status in another Member State applies for international protection again in Belgium, the examination is limited to new elements that significantly increase the chances of granting international protection, and the final decision of another EU Member State will be adopted based on the principle of mutual trust. In this latter case, the application is declared inadmissible in Belgium.</w:t>
@@ -74,54 +87,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">4.    Ending applicants’ integration income: The law specifies that only Fedasil can provide material reception conditions for applicants, which consists exclusively of material support. Thus, applicants can no longer receive social assistance from the CPAS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of Ministers | Ministerraad | Conseil des ministers. (11 April, 2025), Asile et migration : paquet de mesures de crise [Asylum and migration: crisis measures package],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://news.belgium.be/fr/asile-et-migration-paquet-de-mesures-de-crise</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -250,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08A3AB04"/>
+    <w:nsid w:val="05F2D8F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -659,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/council-ministers-approved-crisis-measures-package-measures-limit-material" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.belgium.be/fr/asile-et-migration-paquet-de-mesures-de-crise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/council-ministers-approved-crisis-measures-package-measures-limit-material" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.belgium.be/fr/asile-et-migration-paquet-de-mesures-de-crise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>