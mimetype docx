--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR issues comments and recommendations to the proposal amending the Act on Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR issues comments and recommendations to the proposal amending the Act on Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2025, the UNHCR offered its comments and recommendations to the proposal of the Czech government for an amendment to the Act on Asylum and other related acts implementing the EU Pact on Migration and Asylum. Among others, the UNHCR:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Highlighted the importance of ensuring a consultative and inclusive process in legislative amendments with effective contribution of all stakeholders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -136,85 +137,87 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stressed the importance of ensuring minimum standards when considering the reduction or withdrawal of reception conditions.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The UNHCR Comments and recommendations to the proposal amending the Act on Asylum in Czechia are available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (1 April, 2025), [UNHCR Comments and Recommendations on the proposed amendments to the Czech Asylum Act],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.refworld.org/legal/natlegcomments/unhcr/2025/en/150020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -343,187 +346,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F4305162"/>
+    <w:nsid w:val="3C69367E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -627,51 +663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1AE6CA13"/>
+    <w:nsid w:val="22CB67FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -907,51 +943,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/unhcr-issues-comments-and-recommendations-proposal-amending-act-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/natlegcomments/unhcr/2025/en/150020" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>