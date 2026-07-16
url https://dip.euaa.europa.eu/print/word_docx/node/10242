--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -256,51 +256,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -392,51 +392,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A0A122D"/>
+    <w:nsid w:val="CE303244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>