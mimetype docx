--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,121 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Croatian Ombudsperson for Children published its Report for 2024 zzzzzz</w:t>
+          <w:t xml:space="preserve">The Croatian Ombudsperson for Children published its Report for 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Pravobraniteljice za Djecu (Ombudsperson for Children) published its twenty-second report covering the state of children’s rights during 2024 in Croatia, including issues related to international protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In this context, Section 4.8 of the report highlights that the new EU asylum framework, adopted in 2024, includes provisions such as shorter deadlines for appointing legal guardians for unaccompanied minors and stronger safeguards regarding detention. The report also presents quantitative data, noting that while the number of asylum applicants decreased by 60% from 2023 to 2024, the number of children applying for international protection increased from 1,516 to 1,980. Of these, 41 children, including one unaccompanied child, were granted protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Ombudsperson for Children further observes that unaccompanied children often do not receive a decision on their application, primarily because Croatia serves as a transit country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The complete report (in Croatian) is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ombudsperson for Children | Pravobraniteljice za Djecu (1 April, 2025), Izvješće o radu pravobraniteljice za djecu u 2024. godini [Report on the work of the Ombudsperson for Children in 2024],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dijete.hr/hr/izvjesce-o-radu-pravobraniteljice-za-djecu-u-2024-godini/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CE303244"/>
+    <w:nsid w:val="CEE7C8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-children-published-its-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/izvjesca/izvjesca-o-radu-pravobranitelja-za-djecu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/izvjesce-o-radu-pravobraniteljice-za-djecu-u-2024-godini/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/croatian-ombudsperson-children-published-its-report-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/izvjesca/izvjesca-o-radu-pravobranitelja-za-djecu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dijete.hr/hr/izvjesce-o-radu-pravobraniteljice-za-djecu-u-2024-godini/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>