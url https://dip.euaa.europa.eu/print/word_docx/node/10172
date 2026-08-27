--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Ministry of the Interior informs about new rules applicable from 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed about changes in the administrative sector, based on new rules and regulations which will enter into force at the beginning of 2026. The following changes concern reception and voluntary return assistance:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reception allowance will remain at a reduced level, and the validity of the temporary law will be extended until 11 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Permanent changes to the legislation on reception allowances are expected in the context of a broader reform of the Reception Act, which will enter into force latest on 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -69,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (22 December, 2025), Vuodenvaihteen muutoksia sisäministeriön hallinnonalalla [Changes in the government branch of the Ministry of the Interior at the turn of the year],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F289E1A9"/>
+    <w:nsid w:val="263FA3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/ministry-interior-informs-about-new-rules-applicable-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/vuodenvaihteen-muutoksia-sisaministerion-hallinnonalalla-5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>