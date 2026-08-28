--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -258,51 +258,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -415,51 +415,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="263FA3F2"/>
+    <w:nsid w:val="0A1B0E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>