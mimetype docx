--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Three reception facilities are closing, more than EUR 3.5 million saved zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By order of the Minister of Immigration and Asylum, 3 of the 33 reception facilities that are active to date throughout the country are closed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More specifically, by the end of April, the Elefsina facility is expected to be closed, which currently hosts 84 residents, the vast majority of whom are Ukrainian nationals. The General Secretariat for the Reception of Asylum Seekers, in collaboration with the bodies involved, is ensuring their placement in other active structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The closure of the facilities in Volos and West Lesvos is expected to follow shortly. The total financial benefit from the cessation of the operation of the three facilities exceeds 3.5 million euros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (21 March, 2025), Κλείνουν τρεις δομές φιλοξενίας – Εξοικονομούνται περισσότερα από 3,5 εκατ. ευρώ [Three reception facilities are closing, more than EUR 3.5 million saved],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/kleinoyn-treis-domes-filoxenias-exoikonomoyntai-perissotera-apo-35-ekat-eyro/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.03.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7623DEA3"/>
+    <w:nsid w:val="D8E52BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/three-reception-facilities-are-closing-more-eur-35-million-saved" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/kleinoyn-treis-domes-filoxenias-exoikonomoyntai-perissotera-apo-35-ekat-eyro/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/three-reception-facilities-are-closing-more-eur-35-million-saved" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/kleinoyn-treis-domes-filoxenias-exoikonomoyntai-perissotera-apo-35-ekat-eyro/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>