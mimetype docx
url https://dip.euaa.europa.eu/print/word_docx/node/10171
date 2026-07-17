--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -384,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D8E52BC9"/>
+    <w:nsid w:val="86434F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>