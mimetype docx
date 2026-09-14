--- v2 (2026-07-17)
+++ v3 (2026-09-14)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Three reception facilities are closing, more than EUR 3.5 million saved zzzzzz</w:t>
+          <w:t xml:space="preserve">Three reception facilities are closing, more than EUR 3.5 million saved</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By order of the Minister of Immigration and Asylum, 3 of the 33 reception facilities that are active to date throughout the country are closed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More specifically, by the end of April, the Elefsina facility is expected to be closed, which currently hosts 84 residents, the vast majority of whom are Ukrainian nationals. The General Secretariat for the Reception of Asylum Seekers, in collaboration with the bodies involved, is ensuring their placement in other active structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The closure of the facilities in Volos and West Lesvos is expected to follow shortly. The total financial benefit from the cessation of the operation of the three facilities exceeds 3.5 million euros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (21 March, 2025), Κλείνουν τρεις δομές φιλοξενίας – Εξοικονομούνται περισσότερα από 3,5 εκατ. ευρώ [Three reception facilities are closing, more than EUR 3.5 million saved],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/kleinoyn-treis-domes-filoxenias-exoikonomoyntai-perissotera-apo-35-ekat-eyro/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="86434F0C"/>
+    <w:nsid w:val="9583DCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/three-reception-facilities-are-closing-more-eur-35-million-saved" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/kleinoyn-treis-domes-filoxenias-exoikonomoyntai-perissotera-apo-35-ekat-eyro/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>