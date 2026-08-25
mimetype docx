--- v0 (2026-06-18)
+++ v1 (2026-08-25)
@@ -13,100 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Consortium of NGOs express concerns over bill to tighten asylum policy zzzzzz</w:t>
+          <w:t xml:space="preserve">Consortium of NGOs express concerns over bill to tighten asylum policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 20 March 2025, a consortium of NGOs working with migrants in Czechia offered their commentary on the government’s proposal for legislative amendments to tighten asylum and return policy. The organisations signing this open letter expressed concerns on the procedure through which this proposal is taken ahead. According to the open letter, instead of a government proposal, the law is to be submitted as a parliamentary initiative, which means bypassing key stages of the legislative process, such as the interdepartmental comment procedure, the impact assessment (RIA) or the opinion of the Legislative Council of the Government. The full text of the open letter is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Consortium of NGOs working with migrants | Konsorcium nevládních organizací pracujícíchs migranty (20 March, 2025), Poslanecký návrh zákona o zpřísnění migrace? Nebezpečné obcházení legislativního procesu ze strany vlády [Parliamentary bill to tighten migration? A dangerous circumvention of the legislative process by the government],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migrace.com/en/aktuality/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64A5079D"/>
+    <w:nsid w:val="835C576B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,51 +684,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/consortium-ngos-express-concerns-over-bill-tighten-asylum-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracnikonsorcium.cz/cs/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrace.com/en/aktuality/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>