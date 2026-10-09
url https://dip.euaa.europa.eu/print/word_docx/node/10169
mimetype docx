--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -7,60 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Consortium of NGOs express concerns over bill to tighten asylum policy</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 20 March 2025, a consortium of NGOs working with migrants in Czechia offered their commentary on the government’s proposal for legislative amendments to tighten asylum and return policy. The organisations signing this open letter expressed concerns on the procedure through which this proposal is taken ahead. According to the open letter, instead of a government proposal, the law is to be submitted as a parliamentary initiative, which means bypassing key stages of the legislative process, such as the interdepartmental comment procedure, the impact assessment (RIA) or the opinion of the Legislative Council of the Government. The full text of the open letter is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -250,51 +248,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -407,51 +405,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="835C576B"/>
+    <w:nsid w:val="75E23752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -680,51 +678,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/consortium-ngos-express-concerns-over-bill-tighten-asylum-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracnikonsorcium.cz/cs/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrace.com/en/aktuality/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracnikonsorcium.cz/cs/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migrace.com/en/aktuality/poslanecky-navrh-zakona-o-zprisneni-migrace-nebezpecne-obchazeni-legislativniho-procesu-ze-strany-vlady/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>