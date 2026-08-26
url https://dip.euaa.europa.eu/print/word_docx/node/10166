--- v0 (2026-06-17)
+++ v1 (2026-08-26)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of the Interior cooperates with IOM Czechia on integration project zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of the Interior cooperates with IOM Czechia on integration project</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 17 March 2025, the Ministry of the Interior signed a memorandum of cooperation with IOM Czechia for the implementation of the project ‘Bridges to Integration’. This IOM project is primarily focused on supporting qualified employment and increasing the self-sufficiency of beneficiaries of temporary protection. Advice and assistance will be provided by professional consultants who will work at workplaces of the Centres for the Support of Integration of Foreigners (CPIC) in most regions of the Czech Republic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As part of the project, IOM will provide individual assistance and advice during the nostrification process; support in utilizing the potential of retraining programs in close cooperation with regional contact points of the Labor Office; and career counseling. Counseling and assistance will be provided through professional consultants who will work at contact points in most regions at CPIC workplaces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In order to ensure awareness of the issue of nostrifications, retraining programs and other relevant topics that the project focuses on, leaflets, posters and other information materials in Ukrainian will be printed for distribution among CPIC clients. These materials will be available at contact points and further disseminated through the Centres' employees who are in regular contact with beneficiaries of temporary protection, who are the target group of this initiative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (18 March, 2025), Ministerstvo vnitra České republiky, Správa uprchlických zařízení, (18 March 2025), Spolupráce SUZ MV s IOM Czechia na projektu Mosty k integraci [Cooperation of the Ministry of Interior's Office with IOM Czechia on the Bridges to Integration project],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.suz.cz/spoluprace-suz-mv-s-iom-czechia-na-projektu-mosty-k-integraci/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F0A98FAF"/>
+    <w:nsid w:val="CC6FF265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/ministry-interior-cooperates-iom-czechia-integration-project" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suz.cz/spoluprace-suz-mv-s-iom-czechia-na-projektu-mosty-k-integraci/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>