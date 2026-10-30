--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -22,109 +22,97 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Joint statement by CSOs requesting the resumption of cash assistance to asylum seekers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A number of civil society organisations issued an open letter requesting the resumption of the provision of cash assistance to asylum seekers in reception facilities throughout Greece. The provision of cash assistance has reportedly been suspended since October 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full text of the joint statement is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I Have Rights (14 March, 2025), [Joint Statement: Cash assistance must resume immediately: After 9 months without financial support, asylum seekers in Greece are struggling to meet their basic needs],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ihaverights.eu/joint-statement-cash-assistance-must-resume-immediately/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.03.2025</w:t>
       </w:r>
@@ -159,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Material reception conditions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -426,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E50E795"/>
+    <w:nsid w:val="6D375ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +687,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-csos-requesting-resumption-cash-assistance-asylum-seekers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-statement-cash-assistance-must-resume-immediately/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/joint-statement-csos-requesting-resumption-cash-assistance-asylum-seekers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihaverights.eu/joint-statement-cash-assistance-must-resume-immediately/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>