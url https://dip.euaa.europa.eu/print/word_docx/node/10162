--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">MoI presents proposal for legislative amendments to tighten asylum and return policy zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">MoI presents proposal for legislative amendments to tighten asylum and return policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="start"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="0" w:after="0" w:line="312" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Segoe UI&quot;" w:hAnsi="&quot;Segoe UI&quot;" w:eastAsia="&quot;Segoe UI&quot;" w:cs="&quot;Segoe UI&quot;"/>
           <w:lang w:val="EN-GB"/>
           <w:color w:val="212133"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">In March 2025, Prime Minister, Petr Fiala, and Minister of the Interior, Vit Rakušan, proposed an amendment to the Act on Asylum foreseeing faster deportation of illegally staying foreigners, stricter checks on the residence of asylum seekers, stricter security checks or reduction of benefits paid to certain applicants (i.e. applicants with disruptive behaviour). The proposal contains measures aimed at limiting the abuse of the asylum system and more effective expulsion of security-risk and illegally residing foreigners. According to the press release of the MoI, the most important proposed measures include linking negative asylum decisions with return decisions and broader security screening of applicants, which will speed up and streamline the deportation of illegal migrants and people posing a security risk.</w:t>
       </w:r>
@@ -265,54 +255,55 @@
         </w:rPr>
         <w:t xml:space="preserve">Tightening controls at international airports to prevent their misuse for illegal migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (7 March, 2025), Rychlejší návraty i efektivní kontroly. Ministerstvo vnitra připravilo návrh na zpřísnění azylové a návratové politik [Faster returns and effective controls. The Ministry of the Interior has prepared a proposal to tighten asylum and return policy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/rychlejsi-navraty-i-efektivni-kontroly-ministerstvo-vnitra-pripravilo-navrh-na-zprisneni-azylove-a-navratove-politiky.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -343,52 +334,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Access to territory, First instance determination, Accelerated procedure, Reception, Accommodation, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -441,187 +432,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A194EAE"/>
+    <w:nsid w:val="1787C066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -725,51 +749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5F25AE01"/>
+    <w:nsid w:val="DDB1C105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1001,55 +1025,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/moi-presents-proposal-legislative-amendments-tighten-asylum-and-return-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/rychlejsi-navraty-i-efektivni-kontroly-ministerstvo-vnitra-pripravilo-navrh-na-zprisneni-azylove-a-navratove-politiky.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/moi-presents-proposal-legislative-amendments-tighten-asylum-and-return-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/rychlejsi-navraty-i-efektivni-kontroly-ministerstvo-vnitra-pripravilo-navrh-na-zprisneni-azylove-a-navratove-politiky.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>