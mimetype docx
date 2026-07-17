--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -21,103 +21,114 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Minister of Migration and Asylum: "The management of migration requires a comprehensive and stricter approach" zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, participated in the work of the Home Affairs Council of the European Union, which took place in Brussels. Prominent in the Council's agenda were issues related to internal security, the optimization of the return process and the external dimension of migration, with particular emphasis on the evolving situation in Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Managing migration flows requires a comprehensive and stricter approach, based on three main axes: First, strengthening security at European borders. Second, formulating a common European asylum policy, ensuring that it is provided only where it is truly necessary. And third, implementing an effective return policy, both towards third countries and towards countries of origin," the Greek Minister stated after the Council's work was completed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (5 March, 2025), Ν. Παναγιωτόπουλος από Βρυξέλλες: «Η διαχείριση των μεταναστευτικών ροών απαιτεί μια ολοκληρωμένη και αυστηρότερη προσέγγιση» [N. Panagiotopoulos from Brussels: "The management of migration flows requires a comprehensive and stricter approach"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/n-panagiotopoylos-apo-vryxelles-i-diacheirisi-ton-metanasteytikon-roon-apaitei-mia-olokliromeni-kai-aystiroteri-proseggisi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2025</w:t>
       </w:r>
     </w:p>
@@ -151,52 +162,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +260,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -385,51 +396,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00B39754"/>
+    <w:nsid w:val="9F3299B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,51 +669,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-migration-and-asylum-management-migration-requires-comprehensive-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/n-panagiotopoylos-apo-vryxelles-i-diacheirisi-ton-metanasteytikon-roon-apaitei-mia-olokliromeni-kai-aystiroteri-proseggisi/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-migration-and-asylum-management-migration-requires-comprehensive-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/n-panagiotopoylos-apo-vryxelles-i-diacheirisi-ton-metanasteytikon-roon-apaitei-mia-olokliromeni-kai-aystiroteri-proseggisi/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>