--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,125 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Minister of Migration and Asylum: "The management of migration requires a comprehensive and stricter approach" zzzzzz</w:t>
+          <w:t xml:space="preserve">Minister of Migration and Asylum: "The management of migration requires a comprehensive and stricter approach"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Immigration and Asylum, participated in the work of the Home Affairs Council of the European Union, which took place in Brussels. Prominent in the Council's agenda were issues related to internal security, the optimization of the return process and the external dimension of migration, with particular emphasis on the evolving situation in Syria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Managing migration flows requires a comprehensive and stricter approach, based on three main axes: First, strengthening security at European borders. Second, formulating a common European asylum policy, ensuring that it is provided only where it is truly necessary. And third, implementing an effective return policy, both towards third countries and towards countries of origin," the Greek Minister stated after the Council's work was completed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (5 March, 2025), Ν. Παναγιωτόπουλος από Βρυξέλλες: «Η διαχείριση των μεταναστευτικών ροών απαιτεί μια ολοκληρωμένη και αυστηρότερη προσέγγιση» [N. Panagiotopoulos from Brussels: "The management of migration flows requires a comprehensive and stricter approach"],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/n-panagiotopoylos-apo-vryxelles-i-diacheirisi-ton-metanasteytikon-roon-apaitei-mia-olokliromeni-kai-aystiroteri-proseggisi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9F3299B2"/>
+    <w:nsid w:val="CEA538A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -673,51 +710,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/minister-migration-and-asylum-management-migration-requires-comprehensive-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/n-panagiotopoylos-apo-vryxelles-i-diacheirisi-ton-metanasteytikon-roon-apaitei-mia-olokliromeni-kai-aystiroteri-proseggisi/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>