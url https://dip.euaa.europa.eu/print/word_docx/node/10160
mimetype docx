--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -7,110 +7,115 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Greek Ombudsman issues report on the Pylos Shipwreck</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2025, the Greek Ombudsman issued a report on the Pylos shipwreck. The Ombudsman’s inquiry, according to the accompanying press release, revealed a series of serious and reprehensible omissions in the search and rescue duties on the part of senior officers of the Hellenic Coast Guard. The report found that the actions and omissions of the implicated officers during the handling of the incident on 13 and 14 June 2023 constitute the offences of deadly exposure to danger, as well as exposure to endangering the life, health and physical integrity of those on board the Adriana fishing vessel, punishable under article 306 of the Criminal Code.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Ombudsman | Συνήγορος του Πολίτη (3 February, 2025), Πόρισμα του Συνηγόρου του Πολίτη για το ναυάγιο της Πύλου [The Ombudsman's Report on the Pylos Shipwreck],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.synigoros.gr/el/category/default/post/deltio-typoy-or-porisma-toy-synhgoroy-toy-polith-gia-to-nayagio-ths-pyloy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="379F7A54"/>
+    <w:nsid w:val="46C49235"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -648,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theioi.org/downloads/4chl4/030225-PR-PYLOS-REPORT.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synigoros.gr/el/category/default/post/deltio-typoy-or-porisma-toy-synhgoroy-toy-polith-gia-to-nayagio-ths-pyloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-ombudsman-issues-report-pylos-shipwreck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theioi.org/downloads/4chl4/030225-PR-PYLOS-REPORT.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.synigoros.gr/el/category/default/post/deltio-typoy-or-porisma-toy-synhgoroy-toy-polith-gia-to-nayagio-ths-pyloy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>