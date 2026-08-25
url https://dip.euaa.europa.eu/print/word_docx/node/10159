--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">‘I want to help refugees’ and other NGOs reported over 120,000 pushbacks at EU borders in 2024. zzzzzz</w:t>
+          <w:t xml:space="preserve">‘I want to help refugees’ and other NGOs reported over 120,000 pushbacks at EU borders in 2024.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A recent NGO report has revealed that over 120,000 pushbacks were recorded at the EU’s borders in 2024, including almost 20,000 at the eastern borders. According to the Report, many of the pushbacks involved violence, with people on the move being beaten, robbed and abandoned in dangerous conditions that sometimes resulted in death. The report also reveals that 13,600 pushbacks were recorded in Poland, 5,388 in Latvia and 1,002 in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moreover, on 12 February, the European Court of Human Rights (ECtHR) began a landmark series of hearings against Poland, Latvia and Lithuania over allegations of pushbacks to Belarus. The cases concern a number of groups of Afghans, Cubans and Iraqis who had separately attempted to enter the countries but were all allegedly pushed back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council on Refugees and Exiles (20 February, 2025), [EU EASTERN BORDERS: NGO report highlights ‘systematic’ pushbacks at EU borders ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ecre.org/eu-eastern-borders-ngo-report-highlights-systematic-pushbacks-at-eu-borders-%E2%80%95-european-court-hears-landmark-pushback-cases-against-poland-latvia-and-lithuania-%E2%80%95-ngo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D428E47D"/>
+    <w:nsid w:val="D8AFD006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-and-other-ngos-reported-over-120000-pushbacks-eu-borders" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/eu-eastern-borders-ngo-report-highlights-systematic-pushbacks-at-eu-borders-%E2%80%95-european-court-hears-landmark-pushback-cases-against-poland-latvia-and-lithuania-%E2%80%95-ngo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-and-other-ngos-reported-over-120000-pushbacks-eu-borders" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/eu-eastern-borders-ngo-report-highlights-systematic-pushbacks-at-eu-borders-%E2%80%95-european-court-hears-landmark-pushback-cases-against-poland-latvia-and-lithuania-%E2%80%95-ngo/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>