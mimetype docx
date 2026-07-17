--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -273,51 +273,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -409,51 +409,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2ED15417"/>
+    <w:nsid w:val="7DFADD39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>