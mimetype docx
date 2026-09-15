--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,138 +13,155 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Independent Monitoring Mechanism published its first report on border protection, migration and asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">The Independent Monitoring Mechanism published its first report on border protection, migration and asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Croatia’s Nezavisni Mehanizam Nadzora (Independent Monitoring Mechanism, hereinafter NMN) discussed its first semi-annual report “on the Conduct of Police Officers of the Ministry of the Interior in the area of Border Protection, Irregular Migration and International Protection” at a meeting with its Advisory Board. The report covers the period from November 2022 until July 2024 and is available in both </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Croatian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The meeting was attended by representatives of Frontex, the Croatian Ombudsperson and the Office of the Children’s Ombudsperson, UNHCR, IOM, the European Commission’s Directorate-General for Migration and Home Affairs (DG HOME) and the EU Agency for Fundamental Rights (FRA). The final recommendations of the NMN Advisory Board, aimed at implementing the standards for the protection of fundamental rights through national monitoring mechanisms in line with the Pact on Migration and Asylum, are available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In late 2024 and early 2025 NMN conducted several unannounced visits and one targeted monitoring mission following suspected violations of the migrants’ fundamental rights by police officers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Independent Monitoring Mechanism | Nezavisni mehanizam nadzora (25 February, 2025), Sastanak sa Savjetodavnim odborom NMN-a [Meeting with the NMN Advisory Board],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nmn.hr/istaknuto/sastanak-sa-savjetodavnim-odborom-nmn-a/39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -175,52 +192,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, Detention, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -273,187 +290,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DFADD39"/>
+    <w:nsid w:val="5A765C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -682,55 +732,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/independent-monitoring-mechanism-published-its-first-report-border-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/UserDocsImages/dokumenti/Polugodi%C5%A1nje%20izvje%C5%A1%C4%87e_lektorirana%20verzija_19.12.2024.pdf?vel=2768733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/UserDocsImages/dokumenti/SEMI-ANNUAL%20REPORT%20-%202024.pdf?vel=1897403" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/izvjesca/10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/istaknuto/sastanak-sa-savjetodavnim-odborom-nmn-a/39" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/independent-monitoring-mechanism-published-its-first-report-border-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/UserDocsImages/dokumenti/Polugodi%C5%A1nje%20izvje%C5%A1%C4%87e_lektorirana%20verzija_19.12.2024.pdf?vel=2768733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/UserDocsImages/dokumenti/SEMI-ANNUAL%20REPORT%20-%202024.pdf?vel=1897403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/izvjesca/10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nmn.hr/istaknuto/sastanak-sa-savjetodavnim-odborom-nmn-a/39" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>