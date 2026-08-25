--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech MoI will obtain additional funding from European sources to strengthen internal security zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech MoI will obtain additional funding from European sources to strengthen internal security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior secured an increase in the allocation of three key operational programs in the field of home affairs. The Czech Republic will receive an additional 30.76 million euros, which will be invested primarily in strengthening integration measures, in the fight against serious, organized and cross-border crime, and in more effective border management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The additional funding will bring concrete reinforcement to the following operational programmes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -104,51 +106,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (27 February, 2025), Ministerstvo vnitra získá pro Česko z evropských zdrojů dodatečné finance na posílení vnitřní bezpečnosti [The Ministry of the Interior will obtain additional funding from European sources for the Czech Republic to strengthen internal security],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministerstvo-vnitra-ziska-pro-cesko-z-evropskych-zdroju-dodatecne-finance-na-posileni-vnitrni-bezpecnosti.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -277,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="51C3D426"/>
+    <w:nsid w:val="64287894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -561,51 +597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0D3B6B8F"/>
+    <w:nsid w:val="73625E91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -841,51 +877,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-moi-will-obtain-additional-funding-european-sources-strengthen-internal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-ziska-pro-cesko-z-evropskych-zdroju-dodatecne-finance-na-posileni-vnitrni-bezpecnosti.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>