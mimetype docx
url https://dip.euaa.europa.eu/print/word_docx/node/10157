--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Czech MoI will obtain additional funding from European sources to strengthen internal security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior secured an increase in the allocation of three key operational programs in the field of home affairs. The Czech Republic will receive an additional 30.76 million euros, which will be invested primarily in strengthening integration measures, in the fight against serious, organized and cross-border crime, and in more effective border management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The additional funding will bring concrete reinforcement to the following operational programmes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Operational Programme of the Asylum, Migration and Integration Fund (OP AMIF): 21.29 million euros (approx. 532 million CZK),</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -103,51 +91,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Operational Programme Instruments for Financial Support for Border Management and Visa Policy (OP NSHV): EUR 3.77 million (approx. CZK 94 million).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (27 February, 2025), Ministerstvo vnitra získá pro Česko z evropských zdrojů dodatečné finance na posílení vnitřní bezpečnosti [The Ministry of the Interior will obtain additional funding from European sources for the Czech Republic to strengthen internal security],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministerstvo-vnitra-ziska-pro-cesko-z-evropskych-zdroju-dodatecne-finance-na-posileni-vnitrni-bezpecnosti.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.02.2025</w:t>
       </w:r>
@@ -182,52 +170,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -292,51 +280,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -449,51 +437,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64287894"/>
+    <w:nsid w:val="32567797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -597,51 +585,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="73625E91"/>
+    <w:nsid w:val="48C0789C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -873,51 +861,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-moi-will-obtain-additional-funding-european-sources-strengthen-internal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-ziska-pro-cesko-z-evropskych-zdroju-dodatecne-finance-na-posileni-vnitrni-bezpecnosti.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-moi-will-obtain-additional-funding-european-sources-strengthen-internal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministerstvo-vnitra-ziska-pro-cesko-z-evropskych-zdroju-dodatecne-finance-na-posileni-vnitrni-bezpecnosti.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>