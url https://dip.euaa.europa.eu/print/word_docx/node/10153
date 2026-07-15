--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -21,91 +21,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">National Council approves to temporarily halt family reunification zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2025, the National Council decided that family reunification of family members entitled to asylum  could be temporarily suspended. The prerequisite for this was that the federal government, in agreement with the Main Committee, determines that the maintenance of public order and the protection of internal security were endangered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 July 2025, the Main Committee of the National Council approved the regulation, which stipulates that the deadline for processing applications for family reunification or the obligation to decide on them for beneficiaries of international protection will be suspended for the next 6 months. According to the Asylum Act, the scheme can be extended by up to 6 months for a maximum of three times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government must provide reasons in writing to the Main Committee regarding the threat to the maintenance of law and order and the protection of internal security as identified in the regulation. To this end, a 49-page analysis was presented with an overview of the asylum and migration situation in Austria, divided into sections on the education system, crime and self-preservation in relation to possible governance measures. The analysis states that the Austrian asylum system would need immediate relief, which could most effectively and quickly be achieved by restricting family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament Austria | Parlament Österreich (1 July, 2025), Stopp für Familiennachzug: Hauptausschuss genehmigt Verordnung [Stop for family reunification: Main committee approves ordinance],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.gv.at/aktuelles/news/Stopp-fuer-Familiennachzug-Hauptausschuss-genehmigt-Verordnung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
     </w:p>
@@ -139,52 +150,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,51 +248,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +384,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7A2BE09"/>
+    <w:nsid w:val="B17BDF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +657,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/national-council-approves-temporarily-halt-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/news/Stopp-fuer-Familiennachzug-Hauptausschuss-genehmigt-Verordnung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/national-council-approves-temporarily-halt-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/news/Stopp-fuer-Familiennachzug-Hauptausschuss-genehmigt-Verordnung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>