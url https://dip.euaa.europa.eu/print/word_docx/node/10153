--- v1 (2026-07-15)
+++ v2 (2026-09-15)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">National Council approves to temporarily halt family reunification zzzzzz</w:t>
+          <w:t xml:space="preserve">National Council approves to temporarily halt family reunification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2025, the National Council decided that family reunification of family members entitled to asylum  could be temporarily suspended. The prerequisite for this was that the federal government, in agreement with the Main Committee, determines that the maintenance of public order and the protection of internal security were endangered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 July 2025, the Main Committee of the National Council approved the regulation, which stipulates that the deadline for processing applications for family reunification or the obligation to decide on them for beneficiaries of international protection will be suspended for the next 6 months. According to the Asylum Act, the scheme can be extended by up to 6 months for a maximum of three times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government must provide reasons in writing to the Main Committee regarding the threat to the maintenance of law and order and the protection of internal security as identified in the regulation. To this end, a 49-page analysis was presented with an overview of the asylum and migration situation in Austria, divided into sections on the education system, crime and self-preservation in relation to possible governance measures. The analysis states that the Austrian asylum system would need immediate relief, which could most effectively and quickly be achieved by restricting family reunification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliament Austria | Parlament Österreich (1 July, 2025), Stopp für Familiennachzug: Hauptausschuss genehmigt Verordnung [Stop for family reunification: Main committee approves ordinance],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parlament.gv.at/aktuelles/news/Stopp-fuer-Familiennachzug-Hauptausschuss-genehmigt-Verordnung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B17BDF44"/>
+    <w:nsid w:val="4BC8955B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/national-council-approves-temporarily-halt-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/aktuelles/news/Stopp-fuer-Familiennachzug-Hauptausschuss-genehmigt-Verordnung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>