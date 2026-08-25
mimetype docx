--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Czech Minister of Interior discusses security, hybrid threats and migration in Finland zzzzzz</w:t>
+          <w:t xml:space="preserve">Czech Minister of Interior discusses security, hybrid threats and migration in Finland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In February 2025, the Czech Minister of the Interior took a working trip to Finland, where he met with his Finnish counterpart. They discussed key security issues for Europe, including the fight against the instrumentalization of migration, future changes in EU migration policy, and joint action against hybrid threats and disinformation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Finland has become a target of attempts by Russia to instrumentalize migration in recent months. This situation concerns not only Finland, but the entire EU. It is crucial that we seek common solutions that will ensure security and stability in our area," the Czech Minister stated after the meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The working trip also included a visit to the border crossing on the Finnish-Russian border in Vaalimaa, where the Czech delegation learned about the current situation on the eastern border of the EU. Finland has been facing pressure from Russia since last year, which has been systematically sending migrants without valid documents to the border with the aim of destabilizing the situation in the country. The Czech Minister inspected the security measures on site, including the construction of a border fence to prevent illegal crossings. The delegation was also provided with an overview by the Finnish Border Guard on current threats and new border protection procedures</w:t>
       </w:r>
@@ -89,51 +91,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (21 January, 2025), Ministr Rakušan jednal ve Finsku o bezpečnosti, hybridních hrozbách i migraci. Navštívil také finsko-ruskou hranici [Czech Minister discusses security, hybrid threats and migration in Finland. He also visited the Finnish-Russian border],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mv.gov.cz/clanek/ministr-rakusan-jednal-ve-finsku-o-bezpecnosti-hybridnich-hrozbach-i-migraci-navstivil-take-finsko-ruskou-hranici.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A0F80739"/>
+    <w:nsid w:val="B1720BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/czech-minister-interior-discusses-security-hybrid-threats-and-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mv.gov.cz/clanek/ministr-rakusan-jednal-ve-finsku-o-bezpecnosti-hybridnich-hrozbach-i-migraci-navstivil-take-finsko-ruskou-hranici.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>